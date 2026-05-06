--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,566 +10,596 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="182">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>AFONSO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_decreto_legislativo_001-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_decreto_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza licença ao Vice- Prefeito Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_decreto_legislativo_002-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_decreto_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio N° 140/2023 do Tribunal de Contas do Estado, relativo à Prestação de Contas de Governo da Prefeitura Municipal de Brasileira-PI, do Exercício Financeiro de 2021 — Processo TC/020115/2021.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHARLES SILVA</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_decreto_legislativo_003_-_2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_decreto_legislativo_003_-_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Brasileira ao Deputado Federal Jadyel Silva Alencar.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_decreto_legislativo_004_-_2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_decreto_legislativo_004_-_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Brasileira ao Deputado Estadual João Mádison Nogueira.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_decreto_legislativo_005-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_decreto_legislativo_005-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Brasileira ao Deputado Federal Atila de Melo Lira.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALCIVAN FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/78/decreto_legislativo_006_-_2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/78/decreto_legislativo_006_-_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária a Deputada Estadual Ana Paula Mendes de Araújo.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RYCHARDSON MENESES</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/77/decreto_legislativo_007-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/77/decreto_legislativo_007-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Brasileira ao Deputado Estadual Hélio Rodrigues Alves.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NELSON MENESES</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_decreto_legislativo_008_-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_decreto_legislativo_008_-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Brasilera a Francisco de Araújo Leite Filho.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_decreto_legislativo_009-2025_-_prestacao_de_contas_ano_2023.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_decreto_legislativo_009-2025_-_prestacao_de_contas_ano_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do Parecer prévio n/ 040/2023 do Tribunal de Contas do Estado, relativo á Presta~ção de Contas de Governo da Prefeitura Muicipal de Brasileira - PI, do Exercício Financeiro de 2023 - Processo TC/004542/2024.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>RANIERI MAZZILLE</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_01-25.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre execução indireta, mediante contratação, de serviços da administração pública direta do Poder Executivo do Município de Brasileira, altera as leis municipais 175/2016, 208/2020, 239/2021 e 270/2022 dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_n_002-25.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_n_002-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da estrutura administrativa do município de Brasileira Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Acolher+” no âmbito da Atenção Primária à Saúde do Município de Brasileira-PI e da outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_complementar_n_04-25.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_complementar_n_04-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos no quadro de pessoal do município de Brasileira e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_complementar_n_05-25.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_complementar_n_05-25.pdf</t>
   </si>
   <si>
     <t>Cria a função de Responsável Técnico do serviço de Fisioterapia e institui gratificação por função pelas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_complementar_no_006-2025_reajuste_magisterio_1.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_complementar_no_006-2025_reajuste_magisterio_1.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre o reajuste do piso dos profissionais do magistério público municipal de Brasileira – PI e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_complementar_no_007-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_complementar_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Altera a alíquota de contribuição patronal de que trata o art. 82, inciso II, da Lei Municipal nº 147/2014.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/70/lei_complementar_008-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/70/lei_complementar_008-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ARTIGO 37, DA CONSTITUIÇÃO FEDERAL, MANTÉM O REGIME JURÍDICO ADMINISTRATIVO ESPECIAL DE TRABALHO TEMPORÁRIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_complementar__009-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_complementar__009-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta nova redação ao caput do art. 82 da Lei Complementar n° 001/2013, que dispõe sobre o regime jurídico dos servidores do município de Brasileira - PI e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_complementar_010brasileira_pl_nova_cosip_2025_rv2_1.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_complementar_010brasileira_pl_nova_cosip_2025_rv2_1.pdf</t>
   </si>
   <si>
     <t>Institui a Contribuição para o Custeio, a Expansão e a Melhoria do Serviço de Iluminação Pública e de Sistemas de Monitoramento – COSIP, revoga a Lei Complementar nº 123/2012 e dá outras providências correlatas, em conformidade com a Emenda Constitucional nº 132/2023, o art. 149-A da Constituição Federal, o art. 76-B do ADCT, o art. 82-A do Código Tributário Nacional (Lei nº 5.172/1966) e a Resolução Normativa ANEEL nº 1.115/2025.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/94/pl_2025_tcrrs-tmrsd_e_tcre_de_residuos_solidos_domiciliares_1.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/94/pl_2025_tcrrs-tmrsd_e_tcre_de_residuos_solidos_domiciliares_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Taxa de Coleta, Remoção e Destinação de Resíduos Sólidos Domiciliares e Extradomiciliares – TCRRS/TMRSD e TCRE, no âmbito do Município de Brasileira – PI, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/96/plc_012.12.2025_novo_codigo_tributario_brasileira_camara_municipal_publicacao_rv_final28.12.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/96/plc_012.12.2025_novo_codigo_tributario_brasileira_camara_municipal_publicacao_rv_final28.12.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código Tributário do Muncípio de Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de lei ordinária</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_de_iniciativa_popular_.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_de_iniciativa_popular_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos da Comunidade São Luís perímetro urbano pertencente ao município de Brasileira(dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Educação Integral em tempo Integral, em atendimento ao Programa de Educação Integral de Brasileira - PEIB, no Sistema Público Municipal de Ensino do Município de Brasileira-PI e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_004-2025-_ldo.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_004-2025-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentaria-LDO para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2026 e elaboração do Plano Plurianual do período 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_007_-_2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_007_-_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA PROCEDER A INDICAÇÃO DE BENS MÓVEIS, VEICULOS, SUCATAS, MATERIAL INSERVÍVEIS, IRRECUPERAVÉIS E ANTIECONÔMICO DE PROPRIEDADE DO MUNICÍPIO, OBJETIVANDO POSTERIOR ALIENAÇÃO ATRAVÉS DE LICITAÇÃO NA MODALIDADE DE LEILÃO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE UMA PRAÇA NO MUNICÍPIO DE BRASILEIRA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Brasileira, Estado do Piauí, para o Exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_010_-_2025__ppa_2026_a_2029.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_010_-_2025__ppa_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do período de 2026 a 2029, do Município de Brasileira, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa do município de Brasileira, Estado do Paiuí, para o exercício finaceiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual -PPA do período de 2026 A 2029, do muncípio de Brasileira, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 317/2024 que dispõe sobre o pagamento do componente de qualidade no âmbito da Atenção Pirmária á Saúde, para regulamentar o repasse do componente de Telessaúde destinado aos profissionais fixos da Equipe Multiprofissional (e-Multi).</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/87/proejto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/87/proejto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção e Enfrentamento ao Abuso e á exploração Sexual de Crianças, Adolescentes e Mulheres no Município de Brasileira - PI,  e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dispõe sobre  acriação, implementação e funcionamento adequado do Conselho Municipal de Direitos da Mulher do Município de Brasileira - PI.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei__013__institui_calendario_civico_sociocultural_e_religioso_do_municipio.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei__013__institui_calendario_civico_sociocultural_e_religioso_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o calendário cívico, sociocultural e religioso no Município de Brasileira - PI e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_016-2025credito_adicional.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_016-2025credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei__018.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei__018.pdf</t>
   </si>
   <si>
     <t>Prorroga até a data de 31 de dezembro de 2026, a vigência do Plano Municipal de Educação da ede municipal de Brasileira - PI, aprovado pela Lei n° 157/2015 de 22 de junho de 2015 e dá outras providências.</t>
   </si>
   <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Municipal de Parceria Público - Privada (PPP) e dá outras providências.</t>
+  </si>
+  <si>
     <t>49</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_resolucao_002_2025._comissionados_docx_1.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_resolucao_002_2025._comissionados_docx_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre o reajuste dos vencimentos dos servidores comissionados da Câmara Municipal de Brasileira — PI, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf</t>
   </si>
   <si>
     <t>Ementa: Reajusta os vencimentos dos servidores efetivos da Câmara Municipal de Brasileira-PI.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_resolucao_003-2025_2.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_resolucao_003-2025_2.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 118 do Regimento Interno da Câmara Municipal de Brasileira -PI e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_001_vereador_charles_.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_001_vereador_charles_.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO DEPARTAMETO DE ESTRADAS E RODAGENS - DER-PI SOLICITANDO CONSTRUÇÃO DE FAIXA ELEVADA ( LOMBADAS OU QUEBRA-MOLAS NAS VIAS INDICADAS NO MUNCIPIO DE BRASILEIRA - PI.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_001_-_2025.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_001_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA APRECIAÇÃO EM PLENÁRIO DE PROPOSIÇÃO DE ENVIO DE OFÍCIO AO TRE-PI REQUERENDO REVISÃO ELEITORAL NO MUNICIPIO DE BRASILEIRA - PI.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PEO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo do § 3° ao artigo 57 da Lei Orgânica do Município de Brasileira-PI providências e dá outras providências.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_emenda_a_lei_organica_n_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Orgânica do Município de Brasileira - PI, nos termos do art.40 § 1°, inciso III, da Emenda Constitucional n° 103/2019.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_emenda_a_lei_organica_no_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Orgânica do Município de Brasileira-PI, nos termos do art.40; § 1º, inciso III, da Emenda Constitucional nº 103/2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -873,68 +903,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_decreto_legislativo_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_decreto_legislativo_004_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/78/decreto_legislativo_006_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/77/decreto_legislativo_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_decreto_legislativo_008_-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_decreto_legislativo_009-2025_-_prestacao_de_contas_ano_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_01-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_n_002-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_complementar_n_04-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_complementar_n_05-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_complementar_no_006-2025_reajuste_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/70/lei_complementar_008-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_complementar__009-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_complementar_010brasileira_pl_nova_cosip_2025_rv2_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/94/pl_2025_tcrrs-tmrsd_e_tcre_de_residuos_solidos_domiciliares_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/96/plc_012.12.2025_novo_codigo_tributario_brasileira_camara_municipal_publicacao_rv_final28.12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_de_iniciativa_popular_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_004-2025-_ldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_007_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_010_-_2025__ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/87/proejto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei__013__institui_calendario_civico_sociocultural_e_religioso_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_016-2025credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei__018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_resolucao_002_2025._comissionados_docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_resolucao_003-2025_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_001_vereador_charles_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_001_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_decreto_legislativo_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_decreto_legislativo_004_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/78/decreto_legislativo_006_-_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/77/decreto_legislativo_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_decreto_legislativo_008_-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_decreto_legislativo_009-2025_-_prestacao_de_contas_ano_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_01-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_n_002-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_complementar_n_04-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_complementar_n_05-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_complementar_no_006-2025_reajuste_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/70/lei_complementar_008-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_complementar__009-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_complementar_010brasileira_pl_nova_cosip_2025_rv2_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/94/pl_2025_tcrrs-tmrsd_e_tcre_de_residuos_solidos_domiciliares_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/96/plc_012.12.2025_novo_codigo_tributario_brasileira_camara_municipal_publicacao_rv_final28.12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_de_iniciativa_popular_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_004-2025-_ldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_007_-_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_010_-_2025__ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/87/proejto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei__013__institui_calendario_civico_sociocultural_e_religioso_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_016-2025credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei__018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_resolucao_002_2025._comissionados_docx_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_resolucao_003-2025_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_resolucao_001_2025_-_efetivos_1.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_001_vereador_charles_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_001_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_emenda_a_lei_organica_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasileira.pi.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_emenda_a_lei_organica_no_006-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1864,269 +1894,350 @@
       </c>
       <c r="D37" t="s">
         <v>96</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H37" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="E38" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38" t="s">
+        <v>56</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="F38" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
         <v>151</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E40" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E42" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E43" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>10</v>
       </c>
-      <c r="D44" t="s">
-[...12 lines deleted...]
-        <v>171</v>
+      <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" t="s">
+        <v>173</v>
+      </c>
+      <c r="F45" t="s">
+        <v>56</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H46" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>